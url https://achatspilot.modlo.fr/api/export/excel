--- v0 (2026-07-04)
+++ v1 (2026-09-13)
@@ -484,51 +484,51 @@
       <c r="B4" t="str">
         <v>Phaeton Industrie SAS</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>SIREN</v>
       </c>
       <c r="B5" t="str">
         <v>534128756</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Période</v>
       </c>
       <c r="B6" t="str">
         <v>Exercice 2026</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Édité le</v>
       </c>
       <c r="B7" t="str">
-        <v>04/07/2026</v>
+        <v>13/09/2026</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Édité par</v>
       </c>
       <c r="B8" t="str">
         <v>Lionel Phaeton</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>SaaS</v>
       </c>
       <c r="B9" t="str">
         <v>achatspilot</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Mode démo</v>
       </c>
       <c r="B10" t="str">
         <v>Non</v>
       </c>